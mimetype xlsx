--- v1 (2026-02-26)
+++ v2 (2026-04-03)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Change Register" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1067" uniqueCount="1067">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="1076">
   <si>
     <t>Last Updated</t>
   </si>
   <si>
     <t>Reference Number</t>
   </si>
   <si>
     <t>Change Title</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Origination Date</t>
   </si>
   <si>
     <t>Proposer</t>
   </si>
   <si>
     <t>Customer Change Team Lead</t>
   </si>
   <si>
     <t>Release Type</t>
   </si>
   <si>
@@ -3208,50 +3208,77 @@
     <t>Provision of IGT SMP Data to DNs</t>
   </si>
   <si>
     <t>XRN 6045</t>
   </si>
   <si>
     <t>June 2026 Major Release (Parent Change)</t>
   </si>
   <si>
     <t>XRN 6041</t>
   </si>
   <si>
     <t>UNC Modification 0922 (IGT UNC Modification 180) – CDSP Obligations required for the introduction of the Gas Shipper Obligation</t>
   </si>
   <si>
     <t>XRN 6050</t>
   </si>
   <si>
     <t>DDP Release 6 2025/2026</t>
   </si>
   <si>
     <t>XRN 6056</t>
   </si>
   <si>
     <t>Introduction of new Supply Meter Point status of ‘IS’ (Isolation) - Cleanse and remove obsolete ‘CL’ (Clamped) status</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XRN 6065 </t>
+  </si>
+  <si>
+    <t>Minor Release 16</t>
+  </si>
+  <si>
+    <t>12/06/2026</t>
+  </si>
+  <si>
+    <t>XRN 6067</t>
+  </si>
+  <si>
+    <t>Facilitating Biomethane entry into the GDN by exporting methane from the GDN into the NTS via Compression (Modification 0894)</t>
+  </si>
+  <si>
+    <t>XRN 6066</t>
+  </si>
+  <si>
+    <t>Facilitating Biomethane entry into the GDN by exporting methane from the GDN into the NTS via Compression (Modification 0894A)</t>
+  </si>
+  <si>
+    <t>XRN 6070</t>
+  </si>
+  <si>
+    <t>DDP Release 1 2027/2028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -3265,51 +3292,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T378"/>
+  <dimension ref="A1:T382"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.555739402770996" customWidth="1"/>
     <col min="2" max="2" width="17.605588912963867" customWidth="1"/>
     <col min="3" max="3" width="187.38327026367188" customWidth="1"/>
     <col min="4" max="4" width="20.276813507080078" customWidth="1"/>
     <col min="5" max="5" width="15.575828552246094" customWidth="1"/>
     <col min="6" max="6" width="39.41324996948242" customWidth="1"/>
     <col min="7" max="7" width="26.673017501831055" customWidth="1"/>
     <col min="8" max="8" width="12.452409744262695" customWidth="1"/>
     <col min="9" max="9" width="19.9606876373291" customWidth="1"/>
     <col min="10" max="10" width="134.7271270751953" customWidth="1"/>
     <col min="11" max="11" width="14.269372940063477" customWidth="1"/>
     <col min="12" max="12" width="11.6329345703125" customWidth="1"/>
     <col min="13" max="13" width="10.409348487854004" customWidth="1"/>
     <col min="14" max="14" width="11.255423545837402" customWidth="1"/>
     <col min="15" max="15" width="14.799322128295898" customWidth="1"/>
     <col min="16" max="16" width="9.834385871887207" customWidth="1"/>
     <col min="17" max="17" width="17.078710556030273" customWidth="1"/>
     <col min="18" max="18" width="11.037510871887207" customWidth="1"/>
     <col min="19" max="19" width="12.807413101196289" customWidth="1"/>
     <col min="20" max="20" width="11.734217643737793" customWidth="1"/>
@@ -17410,51 +17437,51 @@
       </c>
       <c r="I300" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N300" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O300" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2">
-        <v>45943</v>
+        <v>46097</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>875</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>876</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E301" s="2">
         <v>45225</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>877</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H301" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I301" s="0" t="s">
         <v>878</v>
       </c>
@@ -19055,60 +19082,60 @@
       </c>
       <c r="I335" s="0" t="s">
         <v>968</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K335" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L335" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M335" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N335" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O335" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2">
-        <v>45973</v>
+        <v>46100</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>969</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>970</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E336" s="2">
         <v>45638</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>915</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H336" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I336" s="0" t="s">
         <v>971</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>796</v>
       </c>
       <c r="K336" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L336" s="0" t="s">
         <v>28</v>
       </c>
@@ -19431,60 +19458,60 @@
       </c>
       <c r="I343" s="0" t="s">
         <v>991</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O343" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2">
-        <v>45943</v>
+        <v>46100</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>992</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>993</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E344" s="2">
         <v>45726</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I344" s="0" t="s">
         <v>971</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K344" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L344" s="0" t="s">
         <v>28</v>
       </c>
@@ -19572,107 +19599,107 @@
       </c>
       <c r="I346" s="0" t="s">
         <v>999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O346" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2">
-        <v>45974</v>
+        <v>46100</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E347" s="2">
         <v>45762</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H347" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I347" s="0" t="s">
         <v>971</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N347" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O347" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2">
-        <v>45974</v>
+        <v>46100</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E348" s="2">
         <v>45770</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>788</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H348" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I348" s="0" t="s">
         <v>971</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K348" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L348" s="0" t="s">
         <v>28</v>
       </c>
@@ -20136,51 +20163,51 @@
       </c>
       <c r="I358" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K358" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L358" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M358" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N358" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O358" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2">
-        <v>46069</v>
+        <v>46093</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E359" s="2">
         <v>45888</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>807</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H359" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I359" s="0" t="s">
         <v>878</v>
       </c>
@@ -20465,60 +20492,60 @@
       </c>
       <c r="I365" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K365" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L365" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M365" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N365" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O365" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="2">
-        <v>46043</v>
+        <v>46100</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E366" s="2">
         <v>45925</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I366" s="0" t="s">
         <v>971</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L366" s="0" t="s">
         <v>28</v>
       </c>
@@ -20888,51 +20915,51 @@
       </c>
       <c r="I374" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K374" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L374" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M374" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N374" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O374" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2">
-        <v>46065</v>
+        <v>46093</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E375" s="2">
         <v>46037</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I375" s="0" t="s">
         <v>878</v>
       </c>
@@ -21029,90 +21056,278 @@
       </c>
       <c r="I377" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K377" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L377" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M377" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N377" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O377" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="2">
-        <v>46078</v>
+        <v>46093</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E378" s="2">
         <v>46078</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I378" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N378" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O378" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B379" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C379" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E379" s="2">
+        <v>46084</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G379" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H379" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I379" s="0" t="s">
+        <v>1069</v>
+      </c>
+      <c r="J379" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="K379" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L379" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M379" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N379" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O379" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B380" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C380" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E380" s="2">
+        <v>46098</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H380" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I380" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="K380" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L380" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M380" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N380" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="O380" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="2">
+        <v>46106</v>
+      </c>
+      <c r="B381" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C381" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E381" s="2">
+        <v>46100</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H381" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I381" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="K381" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L381" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M381" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N381" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="O381" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="2">
+        <v>46107</v>
+      </c>
+      <c r="B382" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C382" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D382" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E382" s="2">
+        <v>46106</v>
+      </c>
+      <c r="F382" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G382" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H382" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I382" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J382" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="K382" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L382" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M382" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="N382" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O382" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Xoserve</dc:creator>
   <dc:title>Change Register</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>