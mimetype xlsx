--- v2 (2026-04-03)
+++ v3 (2026-06-22)
@@ -2,56 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Change Register" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
+  <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1076" uniqueCount="1076">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1093" uniqueCount="1093">
   <si>
     <t>Last Updated</t>
   </si>
   <si>
     <t>Reference Number</t>
   </si>
   <si>
     <t>Change Title</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Origination Date</t>
   </si>
   <si>
     <t>Proposer</t>
   </si>
   <si>
     <t>Customer Change Team Lead</t>
   </si>
   <si>
     <t>Release Type</t>
   </si>
   <si>
@@ -2010,51 +2010,51 @@
   <si>
     <t>16/02/2022</t>
   </si>
   <si>
     <t xml:space="preserve">XRN 5471 </t>
   </si>
   <si>
     <t>Services to release data to UNC parties</t>
   </si>
   <si>
     <t>On Hold</t>
   </si>
   <si>
     <t>XRN 5472</t>
   </si>
   <si>
     <t xml:space="preserve">Creation of a UK Link API to consume daily weather data for Demand Estimation processes </t>
   </si>
   <si>
     <t>Service Area 5 (Current Apr 21): Demand Estimation obligations</t>
   </si>
   <si>
     <t>XRN 5473</t>
   </si>
   <si>
-    <t>Meter Asset Detail Proactive Monitoring Service</t>
+    <t>Meter Asset Comparison Service</t>
   </si>
   <si>
     <t>Current</t>
   </si>
   <si>
     <t xml:space="preserve">XRN 5482 </t>
   </si>
   <si>
     <t>Replacement of reads associated to a meter asset technical details change or update (RGMA)</t>
   </si>
   <si>
     <t xml:space="preserve">XRN 5484 </t>
   </si>
   <si>
     <t>New Service Line for SDT v22</t>
   </si>
   <si>
     <t>16/03/2022</t>
   </si>
   <si>
     <t>XRN 5485</t>
   </si>
   <si>
     <t>Resource to support the Retail Energy Code (REC)</t>
   </si>
@@ -2292,53 +2292,50 @@
   <si>
     <t>XRN 5567</t>
   </si>
   <si>
     <t>Implementation of Resend Functionality for Messages from CSS to GRDA (REC CP R0067)</t>
   </si>
   <si>
     <t>09/12/2023</t>
   </si>
   <si>
     <t>XRN 5569</t>
   </si>
   <si>
     <t xml:space="preserve">Contact Data Provision for IGT Customers </t>
   </si>
   <si>
     <t>Brookfield Utilities UK</t>
   </si>
   <si>
     <t>XRN 5573</t>
   </si>
   <si>
     <t>Updates to the Priority Consumer process (as designated by the Secretary of State for Business, Energy, and Industrial Strategy - BEIS) - Urgent</t>
   </si>
   <si>
-    <t>Implemented, Current</t>
-[...1 lines deleted...]
-  <si>
     <t>27/06/2024</t>
   </si>
   <si>
     <t>XRN 5556C</t>
   </si>
   <si>
     <t>CMS Rebuild Version 1.2</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>XRN 5575</t>
   </si>
   <si>
     <t>March 23 Adhoc Release</t>
   </si>
   <si>
     <t>XRN 5581</t>
   </si>
   <si>
     <t>Amendments to v26 of the Service Description Table</t>
   </si>
   <si>
     <t>16/11/2022</t>
@@ -3051,50 +3048,53 @@
   <si>
     <t>XRN 5924</t>
   </si>
   <si>
     <t>Physical Information Exchange (PIX) Ongoing Support Options</t>
   </si>
   <si>
     <t>XRN 5933</t>
   </si>
   <si>
     <t xml:space="preserve">Business Plan Information Rules Independent Assurance </t>
   </si>
   <si>
     <t>XRN 5941</t>
   </si>
   <si>
     <t xml:space="preserve">Performance Assurance Committee (PAC) – Audit Performance Assurance Technique (PAT) Request  </t>
   </si>
   <si>
     <t>XRN 5940</t>
   </si>
   <si>
     <t xml:space="preserve">Addition of Consumption Adjustment and Updated Meter Readings to initiate an AQ Calculation Month (Modification 0890)  </t>
   </si>
   <si>
+    <t>06/11/2026</t>
+  </si>
+  <si>
     <t>XRN 5937</t>
   </si>
   <si>
     <t xml:space="preserve">Gemini Regulatory Change FY25/26 </t>
   </si>
   <si>
     <t xml:space="preserve">XRN 5942 </t>
   </si>
   <si>
     <t xml:space="preserve">DDP Release 2 2025/2026 </t>
   </si>
   <si>
     <t>31/07/2025</t>
   </si>
   <si>
     <t xml:space="preserve">XRN 5949 </t>
   </si>
   <si>
     <t>New Priority Consumer Category related to Community Heating</t>
   </si>
   <si>
     <t>XRN 5950</t>
   </si>
   <si>
     <t xml:space="preserve">DSC Invoice Number generation review </t>
@@ -3216,69 +3216,120 @@
   <si>
     <t>XRN 6041</t>
   </si>
   <si>
     <t>UNC Modification 0922 (IGT UNC Modification 180) – CDSP Obligations required for the introduction of the Gas Shipper Obligation</t>
   </si>
   <si>
     <t>XRN 6050</t>
   </si>
   <si>
     <t>DDP Release 6 2025/2026</t>
   </si>
   <si>
     <t>XRN 6056</t>
   </si>
   <si>
     <t>Introduction of new Supply Meter Point status of ‘IS’ (Isolation) - Cleanse and remove obsolete ‘CL’ (Clamped) status</t>
   </si>
   <si>
     <t xml:space="preserve">XRN 6065 </t>
   </si>
   <si>
     <t>Minor Release 16</t>
   </si>
   <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>XRN 6067</t>
+  </si>
+  <si>
+    <t>Facilitating Biomethane entry into the GDN by exporting methane from the GDN into the NTS via Compression (Modification 0894)</t>
+  </si>
+  <si>
+    <t>XRN 6066</t>
+  </si>
+  <si>
+    <t>Facilitating Biomethane entry into the GDN by exporting methane from the GDN into the NTS via Compression (Modification 0894A)</t>
+  </si>
+  <si>
+    <t>XRN 6070</t>
+  </si>
+  <si>
+    <t>DDP Release 1 2026/2027</t>
+  </si>
+  <si>
+    <t>XRN 6072</t>
+  </si>
+  <si>
+    <t>Gemini Investment Change FY26/27 (BP26)</t>
+  </si>
+  <si>
+    <t>XRN 6079</t>
+  </si>
+  <si>
+    <t>UNC 0926S Maintenance criteria for Emergency Contact data held in Central Systems</t>
+  </si>
+  <si>
+    <t>XRN 6081</t>
+  </si>
+  <si>
+    <t>Meter Read Service Improvements</t>
+  </si>
+  <si>
+    <t>XRN 6081.A</t>
+  </si>
+  <si>
+    <t>Fix Historic NDM Check to Check Reconciliation Periods - Tactical Solution</t>
+  </si>
+  <si>
     <t>12/06/2026</t>
   </si>
   <si>
-    <t>XRN 6067</t>
-[...14 lines deleted...]
-    <t>DDP Release 1 2027/2028</t>
+    <t>XRN 6081.B</t>
+  </si>
+  <si>
+    <t>Reconciliation of Multiple Read Replacements – Historic Reporting and Tactical Solution</t>
+  </si>
+  <si>
+    <t>XRN 6081.C</t>
+  </si>
+  <si>
+    <t>NDM Check to Check Reconciliation – Enduring Solution</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XRN 6095 </t>
+  </si>
+  <si>
+    <t>November 2026 Major Release (Parent Change)</t>
+  </si>
+  <si>
+    <t>XRN 6096</t>
+  </si>
+  <si>
+    <t>DDP Release 2 2026/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="M/d/yyyy"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -3292,60 +3343,61 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" applyFont="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:T382"/>
+  <sheetPr codeName=""/>
+  <dimension ref="A1:T390"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.555739402770996" customWidth="1"/>
     <col min="2" max="2" width="17.605588912963867" customWidth="1"/>
     <col min="3" max="3" width="187.38327026367188" customWidth="1"/>
-    <col min="4" max="4" width="20.276813507080078" customWidth="1"/>
+    <col min="4" max="4" width="12.5311861038208" customWidth="1"/>
     <col min="5" max="5" width="15.575828552246094" customWidth="1"/>
     <col min="6" max="6" width="39.41324996948242" customWidth="1"/>
     <col min="7" max="7" width="26.673017501831055" customWidth="1"/>
     <col min="8" max="8" width="12.452409744262695" customWidth="1"/>
     <col min="9" max="9" width="19.9606876373291" customWidth="1"/>
     <col min="10" max="10" width="134.7271270751953" customWidth="1"/>
     <col min="11" max="11" width="14.269372940063477" customWidth="1"/>
     <col min="12" max="12" width="11.6329345703125" customWidth="1"/>
     <col min="13" max="13" width="10.409348487854004" customWidth="1"/>
     <col min="14" max="14" width="11.255423545837402" customWidth="1"/>
     <col min="15" max="15" width="14.799322128295898" customWidth="1"/>
     <col min="16" max="16" width="9.834385871887207" customWidth="1"/>
     <col min="17" max="17" width="17.078710556030273" customWidth="1"/>
     <col min="18" max="18" width="11.037510871887207" customWidth="1"/>
     <col min="19" max="19" width="12.807413101196289" customWidth="1"/>
     <col min="20" max="20" width="11.734217643737793" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
@@ -13865,51 +13917,51 @@
       </c>
       <c r="I224" s="0" t="s">
         <v>607</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>665</v>
       </c>
       <c r="K224" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L224" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M224" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N224" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O224" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="2">
-        <v>45203</v>
+        <v>46160</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>666</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>667</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E225" s="2">
         <v>44592</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I225" s="0" t="s">
         <v>35</v>
       </c>
@@ -15425,4569 +15477,4569 @@
       </c>
       <c r="L257" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M257" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N257" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O257" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="2">
         <v>45785</v>
       </c>
       <c r="B258" s="0" t="s">
         <v>759</v>
       </c>
       <c r="C258" s="0" t="s">
         <v>760</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>761</v>
+        <v>22</v>
       </c>
       <c r="E258" s="2">
         <v>44844</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H258" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I258" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K258" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L258" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M258" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N258" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O258" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="2">
         <v>45236</v>
       </c>
       <c r="B259" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="C259" s="0" t="s">
         <v>763</v>
-      </c>
-[...1 lines deleted...]
-        <v>764</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E259" s="2">
         <v>44846</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H259" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I259" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K259" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L259" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M259" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N259" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O259" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="2">
         <v>45121</v>
       </c>
       <c r="B260" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="C260" s="0" t="s">
         <v>766</v>
-      </c>
-[...1 lines deleted...]
-        <v>767</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E260" s="2">
         <v>44862</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H260" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I260" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K260" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L260" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M260" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N260" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O260" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="2">
         <v>44887</v>
       </c>
       <c r="B261" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="C261" s="0" t="s">
         <v>768</v>
-      </c>
-[...1 lines deleted...]
-        <v>769</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E261" s="2">
         <v>44865</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H261" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I261" s="0" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K261" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L261" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M261" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N261" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O261" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="2">
         <v>44970</v>
       </c>
       <c r="B262" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="C262" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>772</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E262" s="2">
         <v>44869</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H262" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I262" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>665</v>
       </c>
       <c r="K262" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L262" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M262" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N262" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O262" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="2">
         <v>45733</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>772</v>
+      </c>
+      <c r="C263" s="0" t="s">
         <v>773</v>
-      </c>
-[...1 lines deleted...]
-        <v>774</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E263" s="2">
         <v>44869</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H263" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I263" s="0" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K263" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L263" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M263" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N263" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O263" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="2">
         <v>44932</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>775</v>
+      </c>
+      <c r="C264" s="0" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E264" s="2">
         <v>44893</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H264" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I264" s="0" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N264" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O264" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="2">
         <v>45113</v>
       </c>
       <c r="B265" s="0" t="s">
+        <v>778</v>
+      </c>
+      <c r="C265" s="0" t="s">
         <v>779</v>
-      </c>
-[...1 lines deleted...]
-        <v>780</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E265" s="2">
         <v>44893</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H265" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I265" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K265" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L265" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M265" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N265" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O265" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="2">
         <v>45028</v>
       </c>
       <c r="B266" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="C266" s="0" t="s">
         <v>782</v>
-      </c>
-[...1 lines deleted...]
-        <v>783</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E266" s="2">
         <v>44893</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H266" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I266" s="0" t="s">
         <v>280</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K266" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L266" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M266" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N266" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O266" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="2">
         <v>45042</v>
       </c>
       <c r="B267" s="0" t="s">
+        <v>783</v>
+      </c>
+      <c r="C267" s="0" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E267" s="2">
         <v>44917</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H267" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I267" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K267" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L267" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M267" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N267" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O267" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="2">
         <v>45348</v>
       </c>
       <c r="B268" s="0" t="s">
+        <v>785</v>
+      </c>
+      <c r="C268" s="0" t="s">
         <v>786</v>
-      </c>
-[...1 lines deleted...]
-        <v>787</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E268" s="2">
         <v>44917</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I268" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K268" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L268" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M268" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N268" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O268" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="2">
         <v>45348</v>
       </c>
       <c r="B269" s="0" t="s">
+        <v>789</v>
+      </c>
+      <c r="C269" s="0" t="s">
         <v>790</v>
-      </c>
-[...1 lines deleted...]
-        <v>791</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E269" s="2">
         <v>44917</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H269" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I269" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K269" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L269" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M269" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N269" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O269" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="2">
         <v>45127</v>
       </c>
       <c r="B270" s="0" t="s">
+        <v>791</v>
+      </c>
+      <c r="C270" s="0" t="s">
         <v>792</v>
-      </c>
-[...1 lines deleted...]
-        <v>793</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E270" s="2">
         <v>44918</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H270" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I270" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>648</v>
       </c>
       <c r="K270" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L270" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M270" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N270" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O270" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="2">
         <v>45348</v>
       </c>
       <c r="B271" s="0" t="s">
+        <v>793</v>
+      </c>
+      <c r="C271" s="0" t="s">
         <v>794</v>
-      </c>
-[...1 lines deleted...]
-        <v>795</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E271" s="2">
         <v>44918</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>539</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H271" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I271" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="K271" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L271" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M271" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N271" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O271" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="2">
         <v>44999</v>
       </c>
       <c r="B272" s="0" t="s">
+        <v>796</v>
+      </c>
+      <c r="C272" s="0" t="s">
         <v>797</v>
-      </c>
-[...1 lines deleted...]
-        <v>798</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E272" s="2">
         <v>44918</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H272" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I272" s="0" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K272" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L272" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M272" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N272" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O272" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="2">
         <v>45035</v>
       </c>
       <c r="B273" s="0" t="s">
+        <v>799</v>
+      </c>
+      <c r="C273" s="0" t="s">
         <v>800</v>
-      </c>
-[...1 lines deleted...]
-        <v>801</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E273" s="2">
         <v>44930</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H273" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I273" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K273" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L273" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M273" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N273" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O273" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="2">
         <v>45789</v>
       </c>
       <c r="B274" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="C274" s="0" t="s">
         <v>802</v>
-      </c>
-[...1 lines deleted...]
-        <v>803</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E274" s="2">
         <v>44956</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>420</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H274" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I274" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K274" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L274" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M274" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N274" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O274" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="2">
         <v>45551</v>
       </c>
       <c r="B275" s="0" t="s">
+        <v>804</v>
+      </c>
+      <c r="C275" s="0" t="s">
         <v>805</v>
-      </c>
-[...1 lines deleted...]
-        <v>806</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E275" s="2">
         <v>44956</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H275" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I275" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K275" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L275" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M275" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N275" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O275" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="2">
         <v>45016</v>
       </c>
       <c r="B276" s="0" t="s">
+        <v>807</v>
+      </c>
+      <c r="C276" s="0" t="s">
         <v>808</v>
-      </c>
-[...1 lines deleted...]
-        <v>809</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E276" s="2">
         <v>44966</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>599</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H276" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I276" s="0" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K276" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L276" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M276" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N276" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O276" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="2">
         <v>45733</v>
       </c>
       <c r="B277" s="0" t="s">
+        <v>809</v>
+      </c>
+      <c r="C277" s="0" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E277" s="2">
         <v>44980</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>171</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H277" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I277" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="K277" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L277" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M277" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N277" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O277" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="2">
         <v>45019</v>
       </c>
       <c r="B278" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="C278" s="0" t="s">
         <v>813</v>
-      </c>
-[...1 lines deleted...]
-        <v>814</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E278" s="2">
         <v>44984</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H278" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I278" s="0" t="s">
         <v>405</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K278" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L278" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M278" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N278" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O278" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="2">
         <v>45375</v>
       </c>
       <c r="B279" s="0" t="s">
+        <v>814</v>
+      </c>
+      <c r="C279" s="0" t="s">
         <v>815</v>
-      </c>
-[...1 lines deleted...]
-        <v>816</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E279" s="2">
         <v>45008</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>599</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H279" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I279" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K279" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L279" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M279" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N279" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O279" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="2">
         <v>45156</v>
       </c>
       <c r="B280" s="0" t="s">
+        <v>816</v>
+      </c>
+      <c r="C280" s="0" t="s">
         <v>817</v>
-      </c>
-[...1 lines deleted...]
-        <v>818</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E280" s="2">
         <v>45016</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H280" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I280" s="0" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K280" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L280" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M280" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N280" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O280" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="2">
         <v>45236</v>
       </c>
       <c r="B281" s="0" t="s">
+        <v>819</v>
+      </c>
+      <c r="C281" s="0" t="s">
         <v>820</v>
-      </c>
-[...1 lines deleted...]
-        <v>821</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E281" s="2">
         <v>45016</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I281" s="0" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K281" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L281" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M281" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N281" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O281" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="2">
         <v>45372</v>
       </c>
       <c r="B282" s="0" t="s">
+        <v>821</v>
+      </c>
+      <c r="C282" s="0" t="s">
         <v>822</v>
-      </c>
-[...1 lines deleted...]
-        <v>823</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E282" s="2">
         <v>45043</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H282" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I282" s="0" t="s">
         <v>453</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K282" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L282" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M282" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N282" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O282" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="2">
         <v>45240</v>
       </c>
       <c r="B283" s="0" t="s">
+        <v>823</v>
+      </c>
+      <c r="C283" s="0" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E283" s="2">
         <v>45043</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>452</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H283" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I283" s="0" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K283" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L283" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M283" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N283" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O283" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="2">
         <v>45091</v>
       </c>
       <c r="B284" s="0" t="s">
+        <v>826</v>
+      </c>
+      <c r="C284" s="0" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E284" s="2">
         <v>45069</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H284" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I284" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K284" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L284" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M284" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N284" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O284" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="2">
         <v>45191</v>
       </c>
       <c r="B285" s="0" t="s">
+        <v>829</v>
+      </c>
+      <c r="C285" s="0" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E285" s="2">
         <v>45071</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>171</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H285" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I285" s="0" t="s">
         <v>698</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K285" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L285" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M285" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N285" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O285" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="2">
         <v>45091</v>
       </c>
       <c r="B286" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="C286" s="0" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E286" s="2">
         <v>45071</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H286" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I286" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N286" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O286" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="2">
         <v>45240</v>
       </c>
       <c r="B287" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="C287" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E287" s="2">
         <v>45071</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H287" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I287" s="0" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>648</v>
       </c>
       <c r="K287" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L287" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M287" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N287" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O287" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="2">
         <v>45329</v>
       </c>
       <c r="B288" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="C288" s="0" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E288" s="2">
         <v>45092</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H288" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I288" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K288" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L288" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M288" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N288" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O288" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="2">
         <v>45271</v>
       </c>
       <c r="B289" s="0" t="s">
+        <v>841</v>
+      </c>
+      <c r="C289" s="0" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E289" s="2">
         <v>45098</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H289" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I289" s="0" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K289" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L289" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M289" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N289" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O289" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="2">
         <v>45411</v>
       </c>
       <c r="B290" s="0" t="s">
+        <v>844</v>
+      </c>
+      <c r="C290" s="0" t="s">
         <v>845</v>
-      </c>
-[...1 lines deleted...]
-        <v>846</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E290" s="2">
         <v>45105</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H290" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I290" s="0" t="s">
         <v>731</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K290" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L290" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M290" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N290" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O290" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="2">
         <v>45240</v>
       </c>
       <c r="B291" s="0" t="s">
+        <v>846</v>
+      </c>
+      <c r="C291" s="0" t="s">
         <v>847</v>
-      </c>
-[...1 lines deleted...]
-        <v>848</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E291" s="2">
         <v>45128</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H291" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I291" s="0" t="s">
         <v>698</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K291" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L291" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M291" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N291" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O291" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="2">
         <v>45323</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>848</v>
+      </c>
+      <c r="C292" s="0" t="s">
         <v>849</v>
-      </c>
-[...1 lines deleted...]
-        <v>850</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E292" s="2">
         <v>45128</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>215</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H292" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I292" s="0" t="s">
-        <v>851</v>
+        <v>850</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K292" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L292" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M292" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N292" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O292" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="2">
         <v>45215</v>
       </c>
       <c r="B293" s="0" t="s">
+        <v>851</v>
+      </c>
+      <c r="C293" s="0" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E293" s="2">
         <v>45140</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>854</v>
+        <v>853</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H293" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I293" s="0" t="s">
-        <v>855</v>
+        <v>854</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K293" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L293" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M293" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N293" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O293" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="2">
         <v>45609</v>
       </c>
       <c r="B294" s="0" t="s">
+        <v>855</v>
+      </c>
+      <c r="C294" s="0" t="s">
         <v>856</v>
-      </c>
-[...1 lines deleted...]
-        <v>857</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E294" s="2">
         <v>45142</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H294" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I294" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M294" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N294" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O294" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="2">
         <v>45229</v>
       </c>
       <c r="B295" s="0" t="s">
+        <v>857</v>
+      </c>
+      <c r="C295" s="0" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E295" s="2">
         <v>45198</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I295" s="0" t="s">
-        <v>860</v>
+        <v>859</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N295" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O295" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="2">
         <v>45426</v>
       </c>
       <c r="B296" s="0" t="s">
+        <v>860</v>
+      </c>
+      <c r="C296" s="0" t="s">
         <v>861</v>
-      </c>
-[...1 lines deleted...]
-        <v>862</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E296" s="2">
         <v>45198</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I296" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L296" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M296" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N296" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O296" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="2">
         <v>45330</v>
       </c>
       <c r="B297" s="0" t="s">
+        <v>862</v>
+      </c>
+      <c r="C297" s="0" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E297" s="2">
         <v>45198</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>59</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H297" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I297" s="0" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M297" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N297" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O297" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="2">
         <v>45490</v>
       </c>
       <c r="B298" s="0" t="s">
+        <v>865</v>
+      </c>
+      <c r="C298" s="0" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E298" s="2">
         <v>45202</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>635</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H298" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I298" s="0" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>648</v>
       </c>
       <c r="K298" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M298" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N298" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O298" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="2">
         <v>45258</v>
       </c>
       <c r="B299" s="0" t="s">
+        <v>868</v>
+      </c>
+      <c r="C299" s="0" t="s">
         <v>869</v>
-      </c>
-[...1 lines deleted...]
-        <v>870</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E299" s="2">
         <v>45225</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I299" s="0" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N299" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O299" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="2">
-        <v>45323</v>
+        <v>46128</v>
       </c>
       <c r="B300" s="0" t="s">
+        <v>871</v>
+      </c>
+      <c r="C300" s="0" t="s">
         <v>872</v>
       </c>
-      <c r="C300" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D300" s="0" t="s">
-        <v>662</v>
+        <v>32</v>
       </c>
       <c r="E300" s="2">
         <v>45225</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I300" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M300" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N300" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O300" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="2">
-        <v>46097</v>
+        <v>46127</v>
       </c>
       <c r="B301" s="0" t="s">
+        <v>874</v>
+      </c>
+      <c r="C301" s="0" t="s">
         <v>875</v>
-      </c>
-[...1 lines deleted...]
-        <v>876</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E301" s="2">
         <v>45225</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H301" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I301" s="0" t="s">
+        <v>877</v>
+      </c>
+      <c r="J301" s="0" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="K301" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L301" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M301" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N301" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O301" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="2">
         <v>45280</v>
       </c>
       <c r="B302" s="0" t="s">
+        <v>879</v>
+      </c>
+      <c r="C302" s="0" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E302" s="2">
         <v>45259</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H302" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I302" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N302" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O302" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="2">
         <v>45733</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C303" s="0" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E303" s="2">
         <v>45288</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>539</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H303" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I303" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K303" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L303" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M303" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N303" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O303" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="2">
         <v>45490</v>
       </c>
       <c r="B304" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="C304" s="0" t="s">
         <v>885</v>
-      </c>
-[...1 lines deleted...]
-        <v>886</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E304" s="2">
         <v>45288</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H304" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I304" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>27</v>
       </c>
       <c r="K304" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L304" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M304" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N304" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O304" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="2">
         <v>45348</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="C305" s="0" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E305" s="2">
         <v>45288</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I305" s="0" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K305" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L305" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M305" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N305" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O305" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="2">
         <v>45355</v>
       </c>
       <c r="B306" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="C306" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E306" s="2">
         <v>45288</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I306" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K306" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L306" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M306" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N306" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O306" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="2">
         <v>45411</v>
       </c>
       <c r="B307" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="C307" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>893</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E307" s="2">
         <v>45288</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H307" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I307" s="0" t="s">
         <v>731</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K307" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L307" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M307" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N307" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O307" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="2">
         <v>45490</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="C308" s="0" t="s">
         <v>894</v>
-      </c>
-[...1 lines deleted...]
-        <v>895</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E308" s="2">
         <v>45344</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H308" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I308" s="0" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K308" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L308" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M308" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N308" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O308" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="2">
         <v>45611</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="C309" s="0" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E309" s="2">
         <v>45344</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H309" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I309" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K309" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L309" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M309" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N309" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O309" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="2">
         <v>45372</v>
       </c>
       <c r="B310" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="C310" s="0" t="s">
         <v>899</v>
-      </c>
-[...1 lines deleted...]
-        <v>900</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E310" s="2">
         <v>45351</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H310" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I310" s="0" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K310" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L310" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M310" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N310" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O310" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="2">
         <v>46043</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E311" s="2">
         <v>45351</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>420</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H311" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I311" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K311" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L311" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M311" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N311" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O311" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="2">
         <v>45551</v>
       </c>
       <c r="B312" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="C312" s="0" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E312" s="2">
         <v>45352</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I312" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K312" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L312" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M312" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N312" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O312" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="2">
         <v>45551</v>
       </c>
       <c r="B313" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="C313" s="0" t="s">
         <v>908</v>
-      </c>
-[...1 lines deleted...]
-        <v>909</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E313" s="2">
         <v>45377</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I313" s="0" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>648</v>
       </c>
       <c r="K313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N313" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O313" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="2">
         <v>45943</v>
       </c>
       <c r="B314" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C314" s="0" t="s">
         <v>911</v>
-      </c>
-[...1 lines deleted...]
-        <v>912</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E314" s="2">
         <v>45406</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I314" s="0" t="s">
         <v>746</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K314" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L314" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M314" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N314" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O314" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="2">
         <v>45943</v>
       </c>
       <c r="B315" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="C315" s="0" t="s">
         <v>913</v>
-      </c>
-[...1 lines deleted...]
-        <v>914</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E315" s="2">
         <v>45406</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H315" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I315" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K315" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L315" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M315" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N315" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O315" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="2">
         <v>45551</v>
       </c>
       <c r="B316" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="C316" s="0" t="s">
         <v>917</v>
-      </c>
-[...1 lines deleted...]
-        <v>918</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E316" s="2">
         <v>45406</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H316" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I316" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K316" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L316" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M316" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N316" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O316" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="2">
         <v>45733</v>
       </c>
       <c r="B317" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="C317" s="0" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E317" s="2">
         <v>45441</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H317" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I317" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K317" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L317" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M317" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N317" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O317" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="2">
         <v>45576</v>
       </c>
       <c r="B318" s="0" t="s">
+        <v>921</v>
+      </c>
+      <c r="C318" s="0" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E318" s="2">
         <v>45442</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I318" s="0" t="s">
+        <v>923</v>
+      </c>
+      <c r="J318" s="0" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="K318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M318" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N318" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O318" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="2">
         <v>45459</v>
       </c>
       <c r="B319" s="0" t="s">
+        <v>925</v>
+      </c>
+      <c r="C319" s="0" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E319" s="2">
         <v>45446</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H319" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K319" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L319" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M319" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N319" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O319" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="2">
         <v>45593</v>
       </c>
       <c r="B320" s="0" t="s">
+        <v>928</v>
+      </c>
+      <c r="C320" s="0" t="s">
         <v>929</v>
-      </c>
-[...1 lines deleted...]
-        <v>930</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>662</v>
       </c>
       <c r="E320" s="2">
         <v>45469</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>599</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H320" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I320" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>648</v>
       </c>
       <c r="K320" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L320" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M320" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N320" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O320" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="2">
         <v>45995</v>
       </c>
       <c r="B321" s="0" t="s">
+        <v>930</v>
+      </c>
+      <c r="C321" s="0" t="s">
         <v>931</v>
-      </c>
-[...1 lines deleted...]
-        <v>932</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E321" s="2">
         <v>45471</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>338</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H321" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I321" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K321" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L321" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M321" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N321" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O321" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="2">
         <v>45593</v>
       </c>
       <c r="B322" s="0" t="s">
+        <v>933</v>
+      </c>
+      <c r="C322" s="0" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E322" s="2">
         <v>45474</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I322" s="0" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K322" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L322" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M322" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N322" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O322" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="2">
         <v>45485</v>
       </c>
       <c r="B323" s="0" t="s">
+        <v>936</v>
+      </c>
+      <c r="C323" s="0" t="s">
         <v>937</v>
-      </c>
-[...1 lines deleted...]
-        <v>938</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E323" s="2">
         <v>45485</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H323" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I323" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K323" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L323" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M323" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N323" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O323" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="2">
         <v>45551</v>
       </c>
       <c r="B324" s="0" t="s">
+        <v>938</v>
+      </c>
+      <c r="C324" s="0" t="s">
         <v>939</v>
-      </c>
-[...1 lines deleted...]
-        <v>940</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E324" s="2">
         <v>45499</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H324" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I324" s="0" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N324" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O324" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="2">
         <v>45533</v>
       </c>
       <c r="B325" s="0" t="s">
+        <v>940</v>
+      </c>
+      <c r="C325" s="0" t="s">
         <v>941</v>
       </c>
-      <c r="C325" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D325" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E325" s="2">
         <v>45533</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H325" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I325" s="0" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K325" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L325" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M325" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N325" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O325" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="2">
         <v>45677</v>
       </c>
       <c r="B326" s="0" t="s">
+        <v>943</v>
+      </c>
+      <c r="C326" s="0" t="s">
         <v>944</v>
-      </c>
-[...1 lines deleted...]
-        <v>945</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E326" s="2">
         <v>45561</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H326" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I326" s="0" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K326" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L326" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M326" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N326" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O326" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="2">
         <v>45790</v>
       </c>
       <c r="B327" s="0" t="s">
+        <v>946</v>
+      </c>
+      <c r="C327" s="0" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E327" s="2">
         <v>45565</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H327" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I327" s="0" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K327" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L327" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M327" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N327" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O327" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="2">
         <v>45637</v>
       </c>
       <c r="B328" s="0" t="s">
+        <v>948</v>
+      </c>
+      <c r="C328" s="0" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E328" s="2">
         <v>45565</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H328" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I328" s="0" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K328" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L328" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M328" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N328" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O328" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="2">
         <v>45642</v>
       </c>
       <c r="B329" s="0" t="s">
+        <v>950</v>
+      </c>
+      <c r="C329" s="0" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E329" s="2">
         <v>45565</v>
       </c>
       <c r="F329" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H329" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I329" s="0" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K329" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L329" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M329" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N329" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O329" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="2">
         <v>45595</v>
       </c>
       <c r="B330" s="0" t="s">
+        <v>954</v>
+      </c>
+      <c r="C330" s="0" t="s">
         <v>955</v>
       </c>
-      <c r="C330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D330" s="0" t="s">
-        <v>668</v>
+        <v>22</v>
       </c>
       <c r="E330" s="2">
         <v>45595</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H330" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I330" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K330" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L330" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M330" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N330" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O330" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="2">
         <v>45943</v>
       </c>
       <c r="B331" s="0" t="s">
+        <v>956</v>
+      </c>
+      <c r="C331" s="0" t="s">
         <v>957</v>
-      </c>
-[...1 lines deleted...]
-        <v>958</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E331" s="2">
         <v>45595</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H331" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I331" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K331" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L331" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M331" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N331" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O331" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="2">
         <v>45974</v>
       </c>
       <c r="B332" s="0" t="s">
+        <v>958</v>
+      </c>
+      <c r="C332" s="0" t="s">
         <v>959</v>
-      </c>
-[...1 lines deleted...]
-        <v>960</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E332" s="2">
         <v>45596</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H332" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I332" s="0" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K332" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L332" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M332" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N332" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O332" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="2">
         <v>45712</v>
       </c>
       <c r="B333" s="0" t="s">
+        <v>960</v>
+      </c>
+      <c r="C333" s="0" t="s">
         <v>961</v>
-      </c>
-[...1 lines deleted...]
-        <v>962</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E333" s="2">
         <v>45623</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H333" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="0" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K333" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L333" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M333" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N333" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O333" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="2">
         <v>45687</v>
       </c>
       <c r="B334" s="0" t="s">
+        <v>962</v>
+      </c>
+      <c r="C334" s="0" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E334" s="2">
         <v>45624</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H334" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I334" s="0" t="s">
         <v>746</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K334" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L334" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M334" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N334" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O334" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="2">
         <v>45819</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>964</v>
+      </c>
+      <c r="C335" s="0" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E335" s="2">
         <v>45637</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H335" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I335" s="0" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K335" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L335" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M335" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N335" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O335" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="2">
         <v>46100</v>
       </c>
       <c r="B336" s="0" t="s">
+        <v>968</v>
+      </c>
+      <c r="C336" s="0" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E336" s="2">
         <v>45638</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H336" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I336" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="K336" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L336" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M336" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N336" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O336" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="2">
         <v>45677</v>
       </c>
       <c r="B337" s="0" t="s">
+        <v>971</v>
+      </c>
+      <c r="C337" s="0" t="s">
         <v>972</v>
-      </c>
-[...1 lines deleted...]
-        <v>973</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E337" s="2">
         <v>45649</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H337" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I337" s="0" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K337" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L337" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M337" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N337" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O337" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="2">
         <v>45824</v>
       </c>
       <c r="B338" s="0" t="s">
+        <v>974</v>
+      </c>
+      <c r="C338" s="0" t="s">
         <v>975</v>
-      </c>
-[...1 lines deleted...]
-        <v>976</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E338" s="2">
         <v>45670</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I338" s="0" t="s">
+        <v>976</v>
+      </c>
+      <c r="J338" s="0" t="s">
         <v>977</v>
-      </c>
-[...1 lines deleted...]
-        <v>978</v>
       </c>
       <c r="K338" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L338" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M338" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N338" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O338" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="2">
         <v>45943</v>
       </c>
       <c r="B339" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C339" s="0" t="s">
         <v>979</v>
-      </c>
-[...1 lines deleted...]
-        <v>980</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E339" s="2">
         <v>45684</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H339" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I339" s="0" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K339" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L339" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M339" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N339" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O339" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="2">
         <v>45849</v>
       </c>
       <c r="B340" s="0" t="s">
+        <v>980</v>
+      </c>
+      <c r="C340" s="0" t="s">
         <v>981</v>
-      </c>
-[...1 lines deleted...]
-        <v>982</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E340" s="2">
         <v>45686</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H340" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I340" s="0" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K340" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L340" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M340" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N340" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O340" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="2">
         <v>45687</v>
       </c>
       <c r="B341" s="0" t="s">
+        <v>983</v>
+      </c>
+      <c r="C341" s="0" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E341" s="2">
         <v>45687</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H341" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I341" s="0" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K341" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L341" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M341" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N341" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O341" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="2">
         <v>45733</v>
       </c>
       <c r="B342" s="0" t="s">
+        <v>986</v>
+      </c>
+      <c r="C342" s="0" t="s">
         <v>987</v>
-      </c>
-[...1 lines deleted...]
-        <v>988</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E342" s="2">
         <v>45715</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H342" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I342" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>281</v>
       </c>
       <c r="K342" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L342" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M342" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N342" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O342" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="2">
         <v>45735</v>
       </c>
       <c r="B343" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="C343" s="0" t="s">
         <v>989</v>
-      </c>
-[...1 lines deleted...]
-        <v>990</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E343" s="2">
         <v>45720</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I343" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>406</v>
       </c>
       <c r="K343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N343" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O343" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="2">
         <v>46100</v>
       </c>
       <c r="B344" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="C344" s="0" t="s">
         <v>992</v>
-      </c>
-[...1 lines deleted...]
-        <v>993</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E344" s="2">
         <v>45726</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I344" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K344" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L344" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M344" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O344" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="2">
         <v>45824</v>
       </c>
       <c r="B345" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="C345" s="0" t="s">
         <v>994</v>
-      </c>
-[...1 lines deleted...]
-        <v>995</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E345" s="2">
         <v>45740</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H345" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I345" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K345" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="M345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N345" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O345" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="2">
         <v>45813</v>
       </c>
       <c r="B346" s="0" t="s">
+        <v>996</v>
+      </c>
+      <c r="C346" s="0" t="s">
         <v>997</v>
-      </c>
-[...1 lines deleted...]
-        <v>998</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E346" s="2">
         <v>45747</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H346" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I346" s="0" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N346" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O346" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="2">
         <v>46100</v>
       </c>
       <c r="B347" s="0" t="s">
+        <v>999</v>
+      </c>
+      <c r="C347" s="0" t="s">
         <v>1000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E347" s="2">
         <v>45762</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>267</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H347" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I347" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M347" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N347" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O347" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="2">
         <v>46100</v>
       </c>
       <c r="B348" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C348" s="0" t="s">
         <v>1002</v>
-      </c>
-[...1 lines deleted...]
-        <v>1003</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E348" s="2">
         <v>45770</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H348" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I348" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>374</v>
       </c>
       <c r="K348" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L348" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M348" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N348" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O348" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="2">
         <v>45845</v>
       </c>
       <c r="B349" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C349" s="0" t="s">
         <v>1004</v>
-      </c>
-[...1 lines deleted...]
-        <v>1005</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E349" s="2">
         <v>45771</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H349" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I349" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K349" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L349" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M349" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N349" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O349" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="2">
         <v>46001</v>
       </c>
       <c r="B350" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C350" s="0" t="s">
         <v>1006</v>
-      </c>
-[...1 lines deleted...]
-        <v>1007</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E350" s="2">
         <v>45771</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H350" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I350" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N350" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O350" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="2">
         <v>45849</v>
       </c>
       <c r="B351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E351" s="2">
         <v>45790</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H351" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I351" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K351" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L351" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M351" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N351" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O351" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="2">
         <v>45845</v>
       </c>
       <c r="B352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C352" s="0" t="s">
         <v>1010</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E352" s="2">
         <v>45807</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H352" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I352" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K352" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L352" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M352" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N352" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O352" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="2">
-        <v>46014</v>
+        <v>46188</v>
       </c>
       <c r="B353" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C353" s="0" t="s">
         <v>1012</v>
-      </c>
-[...1 lines deleted...]
-        <v>1013</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E353" s="2">
         <v>45807</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>171</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="I353" s="0" t="s">
-        <v>35</v>
+        <v>1013</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="K353" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L353" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M353" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N353" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O353" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="2">
         <v>45845</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E354" s="2">
         <v>45807</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H354" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I354" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>588</v>
       </c>
       <c r="K354" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L354" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M354" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N354" s="0" t="s">
         <v>28</v>
       </c>
@@ -20022,72 +20074,72 @@
       </c>
       <c r="I355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K355" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L355" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M355" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N355" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O355" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="2">
-        <v>45849</v>
+        <v>46160</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E356" s="2">
         <v>45835</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I356" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K356" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L356" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M356" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N356" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O356" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="2">
@@ -20178,60 +20230,60 @@
       </c>
       <c r="N358" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O358" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="2">
         <v>46093</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E359" s="2">
         <v>45888</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="I359" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K359" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L359" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M359" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N359" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O359" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="2">
         <v>45910</v>
       </c>
       <c r="B360" s="0" t="s">
@@ -20284,51 +20336,51 @@
       <c r="B361" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E361" s="2">
         <v>45897</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H361" s="0" t="s">
         <v>34</v>
       </c>
       <c r="I361" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="K361" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L361" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M361" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N361" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O361" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="2">
         <v>45910</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="C362" s="0" t="s">
@@ -20375,51 +20427,51 @@
       <c r="A363" s="2">
         <v>46043</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E363" s="2">
         <v>45897</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>350</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H363" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I363" s="0" t="s">
-        <v>904</v>
+        <v>903</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K363" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L363" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M363" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N363" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O363" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="2">
         <v>45910</v>
       </c>
       <c r="B364" s="0" t="s">
@@ -20516,51 +20568,51 @@
       <c r="A366" s="2">
         <v>46100</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>22</v>
       </c>
       <c r="E366" s="2">
         <v>45925</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I366" s="0" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M366" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N366" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O366" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="2">
         <v>45938</v>
       </c>
       <c r="B367" s="0" t="s">
@@ -20586,51 +20638,51 @@
       </c>
       <c r="I367" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>36</v>
       </c>
       <c r="K367" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L367" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M367" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N367" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O367" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="2">
-        <v>45938</v>
+        <v>46160</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E368" s="2">
         <v>45926</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I368" s="0" t="s">
         <v>35</v>
       </c>
@@ -20727,166 +20779,166 @@
       </c>
       <c r="I370" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>604</v>
       </c>
       <c r="K370" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L370" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M370" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N370" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O370" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="2">
-        <v>45974</v>
+        <v>46160</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E371" s="2">
         <v>45959</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>210</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I371" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="K371" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L371" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M371" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N371" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O371" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="2">
         <v>45992</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E372" s="2">
         <v>45992</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>915</v>
+        <v>914</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I372" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K372" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L372" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M372" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N372" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O372" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="2">
         <v>45992</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E373" s="2">
         <v>45992</v>
       </c>
       <c r="F373" s="0" t="s">
         <v>499</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I373" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>27</v>
       </c>
       <c r="K373" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L373" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M373" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N373" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O373" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="2">
@@ -20895,95 +20947,95 @@
       <c r="B374" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E374" s="2">
         <v>46031</v>
       </c>
       <c r="F374" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H374" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I374" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="K374" s="0" t="s">
         <v>29</v>
       </c>
       <c r="L374" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M374" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N374" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O374" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="2">
         <v>46093</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E375" s="2">
         <v>46037</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>238</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>47</v>
       </c>
       <c r="I375" s="0" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>454</v>
       </c>
       <c r="K375" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L375" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M375" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N375" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O375" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="2">
         <v>46065</v>
       </c>
       <c r="B376" s="0" t="s">
@@ -21103,231 +21155,607 @@
       </c>
       <c r="I378" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M378" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N378" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O378" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="2">
-        <v>46106</v>
+        <v>46127</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1067</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E379" s="2">
         <v>46084</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I379" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K379" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L379" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M379" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N379" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O379" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="2">
-        <v>46106</v>
+        <v>46127</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1070</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E380" s="2">
         <v>46098</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I380" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K380" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L380" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M380" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N380" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O380" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="2">
-        <v>46106</v>
+        <v>46127</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1073</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E381" s="2">
         <v>46100</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I381" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>685</v>
       </c>
       <c r="K381" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L381" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M381" s="0" t="s">
         <v>29</v>
       </c>
       <c r="N381" s="0" t="s">
         <v>28</v>
       </c>
       <c r="O381" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="2">
-        <v>46107</v>
+        <v>46120</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="D382" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E382" s="2">
         <v>46106</v>
       </c>
       <c r="F382" s="0" t="s">
         <v>51</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>24</v>
       </c>
       <c r="H382" s="0" t="s">
         <v>25</v>
       </c>
       <c r="I382" s="0" t="s">
         <v>35</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>130</v>
       </c>
       <c r="K382" s="0" t="s">
         <v>28</v>
       </c>
       <c r="L382" s="0" t="s">
         <v>28</v>
       </c>
       <c r="M382" s="0" t="s">
         <v>28</v>
       </c>
       <c r="N382" s="0" t="s">
         <v>29</v>
       </c>
       <c r="O382" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="2">
+        <v>46121</v>
+      </c>
+      <c r="B383" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C383" s="0" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D383" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E383" s="2">
+        <v>46121</v>
+      </c>
+      <c r="F383" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G383" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H383" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I383" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J383" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="K383" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="L383" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="M383" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N383" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="O383" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B384" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C384" s="0" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D384" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E384" s="2">
+        <v>46135</v>
+      </c>
+      <c r="F384" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="G384" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H384" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I384" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J384" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="K384" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L384" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M384" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="N384" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O384" s="0" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B385" s="0" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C385" s="0" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D385" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E385" s="2">
+        <v>46141</v>
+      </c>
+      <c r="F385" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G385" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H385" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I385" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J385" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="K385" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L385" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M385" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N385" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O385" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="2">
+        <v>46142</v>
+      </c>
+      <c r="B386" s="0" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C386" s="0" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D386" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E386" s="2">
+        <v>46141</v>
+      </c>
+      <c r="F386" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G386" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H386" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I386" s="0" t="s">
+        <v>1084</v>
+      </c>
+      <c r="J386" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="K386" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L386" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M386" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N386" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O386" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B387" s="0" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C387" s="0" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D387" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E387" s="2">
+        <v>46141</v>
+      </c>
+      <c r="F387" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G387" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H387" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="I387" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J387" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="K387" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L387" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M387" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N387" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O387" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B388" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C388" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D388" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E388" s="2">
+        <v>46141</v>
+      </c>
+      <c r="F388" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G388" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H388" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I388" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J388" s="0" t="s">
+        <v>374</v>
+      </c>
+      <c r="K388" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L388" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M388" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="N388" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O388" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B389" s="0" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C389" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E389" s="2">
+        <v>46170</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G389" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H389" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I389" s="0" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J389" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="K389" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L389" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M389" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="N389" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O389" s="0" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B390" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C390" s="0" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D390" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="E390" s="2">
+        <v>46170</v>
+      </c>
+      <c r="F390" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="G390" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="H390" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="I390" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="J390" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="K390" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="L390" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="M390" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="N390" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="O390" s="0" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Xoserve</dc:creator>
   <dc:title>Change Register</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>